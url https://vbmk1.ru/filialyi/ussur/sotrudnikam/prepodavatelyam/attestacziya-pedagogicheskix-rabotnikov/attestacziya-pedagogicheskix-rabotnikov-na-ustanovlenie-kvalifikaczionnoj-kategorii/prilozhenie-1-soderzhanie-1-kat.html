--- v0 (2025-10-04)
+++ v1 (2026-04-27)
@@ -1,81 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00DF434E" w:rsidRDefault="00DF434E" w:rsidP="00DF434E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Приложение 1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00DF434E" w:rsidRPr="00FA616F" w:rsidRDefault="00DF434E" w:rsidP="00DF434E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA616F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -116,115 +115,145 @@
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA616F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">По вопросам аттестации педагогических работников обращаться к секретарю аттестационной комиссии </w:t>
       </w:r>
+      <w:r w:rsidR="0019512A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по телефону 8 (423) 243 20 15 (режим работы: </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA616F">
-[...7 lines deleted...]
-        <w:t>Русаковой</w:t>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>пн-чт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA616F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Татьяне Евгеньевне по телефону 8 (423) 243 20 15 (режим работы: </w:t>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 09:00 по 18:00, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA616F">
-[...7 lines deleted...]
-        <w:t>пн-чт</w:t>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>пт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA616F">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> с 09:00 по 17:00) (обед с 13:00 до 14:00).</w:t>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 09:00 по 17:00) (обед с 13:00 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095740E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14:00).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF434E" w:rsidRPr="0004138F" w:rsidRDefault="00DF434E" w:rsidP="00DF434E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DF434E" w:rsidRDefault="00DF434E" w:rsidP="00DF434E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -1942,99 +1971,106 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Б</w:t>
       </w:r>
       <w:r w:rsidRPr="0004138F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>иблиографические данные, копии публикаций.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF434E" w:rsidRPr="00DF434E" w:rsidSect="007F216C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="851" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0C5A1D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB281C1E"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2103,51 +2139,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="1705543B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CE95A4"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2216,51 +2252,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6466" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="18AD5DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB267394"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2329,51 +2365,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="272D11B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEF866D4"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2442,51 +2478,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="32745656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="602C13BC"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2555,51 +2591,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="3B76658D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D409ABE"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2668,51 +2704,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6466" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="77177866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522A7C2E"/>
     <w:lvl w:ilvl="0" w:tplc="FEFA525A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2806,485 +2842,250 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF434E"/>
+    <w:rsid w:val="0019512A"/>
+    <w:rsid w:val="005C6F3D"/>
+    <w:rsid w:val="0095740E"/>
     <w:rsid w:val="00BA4716"/>
     <w:rsid w:val="00DF434E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62AB071E"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E4B60730-9FD9-4EA4-9E6B-B46BBB446575}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF434E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3324,143 +3125,444 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00DF434E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0095740E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0095740E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF434E"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF434E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF434E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DF434E"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0095740E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0095740E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3593,80 +3695,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>524</Words>
-  <Characters>2991</Characters>
+  <Words>521</Words>
+  <Characters>2971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>APK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3508</CharactersWithSpaces>
+  <CharactersWithSpaces>3486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Русакова Татьяна Евгеньевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>